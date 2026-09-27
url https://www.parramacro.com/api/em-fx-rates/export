--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="EM FX" sheetId="1" state="visible" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Convexity" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EM FX" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Rates" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Duration" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Convexity" sheetId="4" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0000"/>
     <numFmt numFmtId="165" formatCode="+0.00;-0.00;0.00"/>
     <numFmt numFmtId="166" formatCode="+0;-0;0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="13"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="006B7280"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
-      <color rgb="00EF4444"/>
+      <color rgb="0010B981"/>
     </font>
     <font>
-      <color rgb="0010B981"/>
+      <color rgb="00EF4444"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="12"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F2937"/>
         <bgColor rgb="001F2937"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
@@ -193,51 +193,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -590,465 +590,465 @@
         </is>
       </c>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>corr DXY</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>corr Brent</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Turkish Lira</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>TRY</t>
         </is>
       </c>
       <c r="C5" s="5" t="n">
-        <v>47.7497</v>
+        <v>48.928</v>
       </c>
       <c r="D5" s="6" t="n">
-        <v>-0.06</v>
-[...11 lines deleted...]
-        <v>-14.75</v>
+        <v>0.04</v>
+      </c>
+      <c r="E5" s="7" t="n">
+        <v>-0.31</v>
+      </c>
+      <c r="F5" s="7" t="n">
+        <v>-1.91</v>
+      </c>
+      <c r="G5" s="7" t="n">
+        <v>-12.21</v>
+      </c>
+      <c r="H5" s="7" t="n">
+        <v>-15.05</v>
       </c>
       <c r="I5" s="4" t="n">
-        <v>-0.03</v>
+        <v>0.03</v>
       </c>
       <c r="J5" s="4" t="n">
-        <v>-0.1</v>
+        <v>0.09</v>
       </c>
       <c r="K5" s="4" t="n">
-        <v>-0.01</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>South African Rand</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>ZAR</t>
         </is>
       </c>
       <c r="C6" s="5" t="n">
-        <v>16.1409</v>
-[...2 lines deleted...]
-        <v>0.28</v>
+        <v>16.275</v>
+      </c>
+      <c r="D6" s="6" t="n">
+        <v>0.96</v>
       </c>
       <c r="E6" s="7" t="n">
-        <v>1.5</v>
+        <v>-0.12</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>1.33</v>
-[...5 lines deleted...]
-        <v>9.98</v>
+        <v>-1.74</v>
+      </c>
+      <c r="G6" s="6" t="n">
+        <v>1.91</v>
+      </c>
+      <c r="H6" s="6" t="n">
+        <v>7.05</v>
       </c>
       <c r="I6" s="4" t="n">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="J6" s="4" t="n">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="K6" s="4" t="n">
-        <v>-0.15</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Polish Zloty</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>PLN</t>
         </is>
       </c>
       <c r="C7" s="5" t="n">
-        <v>3.7343</v>
+        <v>3.8131</v>
       </c>
       <c r="D7" s="6" t="n">
-        <v>-0.31</v>
-[...2 lines deleted...]
-        <v>-0.28</v>
+        <v>0.88</v>
+      </c>
+      <c r="E7" s="7" t="n">
+        <v>-0.52</v>
       </c>
       <c r="F7" s="7" t="n">
-        <v>1.61</v>
-[...5 lines deleted...]
-        <v>-1.9</v>
+        <v>-2.54</v>
+      </c>
+      <c r="G7" s="7" t="n">
+        <v>-5.8</v>
+      </c>
+      <c r="H7" s="7" t="n">
+        <v>-4</v>
       </c>
       <c r="I7" s="4" t="n">
-        <v>-0.25</v>
+        <v>-0.16</v>
       </c>
       <c r="J7" s="4" t="n">
-        <v>-0.17</v>
+        <v>-0.11</v>
       </c>
       <c r="K7" s="4" t="n">
-        <v>-0.21</v>
+        <v>-0.04</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Brazilian Real</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>BRL</t>
         </is>
       </c>
       <c r="C8" s="5" t="n">
-        <v>5.1904</v>
-[...14 lines deleted...]
-        <v>4.85</v>
+        <v>5.1866</v>
+      </c>
+      <c r="D8" s="7" t="n">
+        <v>-0.43</v>
+      </c>
+      <c r="E8" s="7" t="n">
+        <v>-1.21</v>
+      </c>
+      <c r="F8" s="7" t="n">
+        <v>-0.78</v>
+      </c>
+      <c r="G8" s="6" t="n">
+        <v>5.58</v>
+      </c>
+      <c r="H8" s="6" t="n">
+        <v>2.76</v>
       </c>
       <c r="I8" s="4" t="n">
-        <v>0.04</v>
+        <v>0.07000000000000001</v>
       </c>
       <c r="J8" s="4" t="n">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="K8" s="4" t="n">
         <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Mexican Peso</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>MXN</t>
         </is>
       </c>
       <c r="C9" s="5" t="n">
-        <v>17.0586</v>
+        <v>17.676</v>
       </c>
       <c r="D9" s="7" t="n">
-        <v>0.44</v>
+        <v>-0.76</v>
       </c>
       <c r="E9" s="7" t="n">
-        <v>1.15</v>
+        <v>-2.9</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>2.59</v>
-[...5 lines deleted...]
-        <v>9.369999999999999</v>
+        <v>-4.14</v>
+      </c>
+      <c r="G9" s="6" t="n">
+        <v>1.71</v>
+      </c>
+      <c r="H9" s="6" t="n">
+        <v>4.2</v>
       </c>
       <c r="I9" s="4" t="n">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="J9" s="4" t="n">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K9" s="4" t="n">
-        <v>-0.22</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Colombian Peso</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
           <t>COP</t>
         </is>
       </c>
       <c r="C10" s="5" t="n">
-        <v>3137.48</v>
+        <v>3293.49</v>
       </c>
       <c r="D10" s="7" t="n">
-        <v>0.06</v>
+        <v>-0.2</v>
       </c>
       <c r="E10" s="7" t="n">
-        <v>2.23</v>
+        <v>-3.85</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>3.99</v>
-[...5 lines deleted...]
-        <v>28.38</v>
+        <v>-6.05</v>
+      </c>
+      <c r="G10" s="6" t="n">
+        <v>13.57</v>
+      </c>
+      <c r="H10" s="6" t="n">
+        <v>17.97</v>
       </c>
       <c r="I10" s="4" t="n">
-        <v>-0.23</v>
+        <v>-0.49</v>
       </c>
       <c r="J10" s="4" t="n">
-        <v>-0.08</v>
+        <v>-0.15</v>
       </c>
       <c r="K10" s="4" t="n">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Chilean Peso</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>CLP</t>
         </is>
       </c>
       <c r="C11" s="5" t="n">
-        <v>914.4400000000001</v>
-[...2 lines deleted...]
-        <v>0.06</v>
+        <v>960.63</v>
+      </c>
+      <c r="D11" s="6" t="n">
+        <v>0.23</v>
       </c>
       <c r="E11" s="7" t="n">
-        <v>0</v>
+        <v>-0.06</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>-1.59</v>
+        <v>-4.98</v>
+      </c>
+      <c r="G11" s="7" t="n">
+        <v>-6.32</v>
       </c>
       <c r="H11" s="7" t="n">
-        <v>5.93</v>
+        <v>-0.9</v>
       </c>
       <c r="I11" s="4" t="n">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="J11" s="4" t="n">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="K11" s="4" t="n">
-        <v>0.02</v>
+        <v>-0.08</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Chinese Yuan</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <t>CNY</t>
         </is>
       </c>
       <c r="C12" s="5" t="n">
-        <v>6.736</v>
+        <v>6.7125</v>
       </c>
       <c r="D12" s="7" t="n">
-        <v>0.17</v>
+        <v>-0.02</v>
       </c>
       <c r="E12" s="7" t="n">
-        <v>0.26</v>
-[...8 lines deleted...]
-        <v>6.71</v>
+        <v>-0.08</v>
+      </c>
+      <c r="F12" s="6" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="G12" s="6" t="n">
+        <v>4.22</v>
+      </c>
+      <c r="H12" s="6" t="n">
+        <v>6.28</v>
       </c>
       <c r="I12" s="4" t="n">
+        <v>-0.01</v>
+      </c>
+      <c r="J12" s="4" t="n">
         <v>-0.02</v>
       </c>
-      <c r="J12" s="4" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="K12" s="4" t="n">
-        <v>-0.11</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Indian Rupee</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>INR</t>
         </is>
       </c>
       <c r="C13" s="5" t="n">
-        <v>95.31999999999999</v>
-[...5 lines deleted...]
-        <v>-0.23</v>
+        <v>95.81999999999999</v>
+      </c>
+      <c r="D13" s="6" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="E13" s="7" t="n">
+        <v>-0.02</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>-8.029999999999999</v>
+        <v>-0.36</v>
+      </c>
+      <c r="G13" s="7" t="n">
+        <v>-6.31</v>
+      </c>
+      <c r="H13" s="7" t="n">
+        <v>-7.35</v>
       </c>
       <c r="I13" s="4" t="n">
-        <v>0.07000000000000001</v>
+        <v>0.18</v>
       </c>
       <c r="J13" s="4" t="n">
-        <v>0.04</v>
+        <v>0.11</v>
       </c>
       <c r="K13" s="4" t="n">
-        <v>-0.09</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>Indonesian Rupiah</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
           <t>IDR</t>
         </is>
       </c>
       <c r="C14" s="5" t="n">
-        <v>17871</v>
-[...2 lines deleted...]
-        <v>-0.45</v>
+        <v>17890</v>
+      </c>
+      <c r="D14" s="7" t="n">
+        <v>-1.85</v>
       </c>
       <c r="E14" s="7" t="n">
-        <v>0.51</v>
+        <v>-0.74</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>1.09</v>
-[...5 lines deleted...]
-        <v>-8.800000000000001</v>
+        <v>-0.79</v>
+      </c>
+      <c r="G14" s="7" t="n">
+        <v>-6.6</v>
+      </c>
+      <c r="H14" s="7" t="n">
+        <v>-6.32</v>
       </c>
       <c r="I14" s="4" t="n">
-        <v>0.15</v>
+        <v>0.01</v>
       </c>
       <c r="J14" s="4" t="n">
-        <v>0.1</v>
+        <v>0.01</v>
       </c>
       <c r="K14" s="4" t="n">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
           <t>South Korean Won</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
           <t>KRW</t>
         </is>
       </c>
       <c r="C15" s="5" t="n">
-        <v>1416.88</v>
-[...11 lines deleted...]
-        <v>1.48</v>
+        <v>1354.4</v>
+      </c>
+      <c r="D15" s="6" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="E15" s="6" t="n">
+        <v>1.86</v>
+      </c>
+      <c r="F15" s="6" t="n">
+        <v>1.92</v>
+      </c>
+      <c r="G15" s="6" t="n">
+        <v>6.17</v>
       </c>
       <c r="H15" s="6" t="n">
-        <v>-1.91</v>
+        <v>4.03</v>
       </c>
       <c r="I15" s="4" t="n">
-        <v>-0.29</v>
+        <v>-0.35</v>
       </c>
       <c r="J15" s="4" t="n">
-        <v>-0.13</v>
+        <v>-0.16</v>
       </c>
       <c r="K15" s="4" t="n">
-        <v>-0</v>
+        <v>0.17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
@@ -1074,471 +1074,471 @@
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>1D bp</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>1M bp</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>YTD bp</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="B3" s="9" t="n">
-        <v>3.71</v>
+        <v>4.07</v>
       </c>
       <c r="C3" s="10" t="n">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="D3" s="10" t="n">
-        <v>-2</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>38</v>
+      </c>
+      <c r="E3" s="10" t="n">
+        <v>52</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>5Y</t>
         </is>
       </c>
       <c r="B4" s="9" t="n">
-        <v>4.38</v>
-[...8 lines deleted...]
-        <v>65</v>
+        <v>5.01</v>
+      </c>
+      <c r="C4" s="11" t="n">
+        <v>-2</v>
+      </c>
+      <c r="D4" s="10" t="n">
+        <v>63</v>
+      </c>
+      <c r="E4" s="10" t="n">
+        <v>129</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>10Y</t>
         </is>
       </c>
       <c r="B5" s="9" t="n">
-        <v>4.68</v>
-[...7 lines deleted...]
-      <c r="E5" s="11" t="n">
+        <v>5.18</v>
+      </c>
+      <c r="C5" s="10" t="n">
+        <v>2</v>
+      </c>
+      <c r="D5" s="10" t="n">
         <v>52</v>
+      </c>
+      <c r="E5" s="10" t="n">
+        <v>102</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>30Y</t>
         </is>
       </c>
       <c r="B6" s="9" t="n">
-        <v>5.25</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>5.5</v>
+      </c>
+      <c r="C6" s="10" t="n">
+        <v>4</v>
+      </c>
+      <c r="D6" s="10" t="n">
+        <v>32</v>
+      </c>
+      <c r="E6" s="10" t="n">
+        <v>66</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="8" t="inlineStr">
         <is>
           <t>EM 10Y govt yields (FRED / OECD)</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Country</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Yield %</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>As of</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Δ3M bp</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Δ12M bp</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Mexican Peso</t>
         </is>
       </c>
       <c r="B10" s="9" t="n">
-        <v>9.449999999999999</v>
+        <v>9.16</v>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="D10" s="11" t="n">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>-29</v>
+      </c>
+      <c r="E10" s="10" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>South African Rand</t>
         </is>
       </c>
       <c r="B11" s="9" t="n">
-        <v>8.699999999999999</v>
+        <v>8.75</v>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>2026-06-01</t>
-[...6 lines deleted...]
-        <v>-188</v>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="D11" s="11" t="n">
+        <v>-24</v>
+      </c>
+      <c r="E11" s="11" t="n">
+        <v>-140</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Chilean Peso</t>
         </is>
       </c>
       <c r="B12" s="9" t="n">
-        <v>5.52</v>
+        <v>5.55</v>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>2026-06-01</t>
+          <t>2026-07-01</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
-        <v>-4</v>
-[...2 lines deleted...]
-        <v>-21</v>
+        <v>8</v>
+      </c>
+      <c r="E12" s="11" t="n">
+        <v>-7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Polish Zloty</t>
         </is>
       </c>
       <c r="B13" s="9" t="n">
-        <v>5.51</v>
+        <v>5.5</v>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>2026-06-01</t>
-[...3 lines deleted...]
-        <v>-7</v>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="D13" s="11" t="n">
+        <v>-8</v>
       </c>
       <c r="E13" s="10" t="n">
-        <v>-2</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>South Korean Won</t>
         </is>
       </c>
       <c r="B14" s="9" t="n">
-        <v>4.18</v>
+        <v>4.29</v>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>2026-06-01</t>
-[...6 lines deleted...]
-        <v>134</v>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="D14" s="10" t="n">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="n">
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="24" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="9" customWidth="1" min="5" max="5"/>
     <col width="9" customWidth="1" min="6" max="6"/>
     <col width="8" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Duration (rates-beta) opportunities</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>EMB: 6.4y eff. dur  EMLC: 5.8y eff. dur</t>
+          <t>EMB: 6.6y eff. dur  EMLC: 6.0y eff. dur</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Rank</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Country</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Stance</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>10Y %</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Δ3M bp</t>
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Δ12M bp</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Score</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="n">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>South African Rand</t>
+          <t>Mexican Peso</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>Long duration (receiver)</t>
         </is>
       </c>
       <c r="D5" s="9" t="n">
-        <v>8.699999999999999</v>
-[...2 lines deleted...]
-        <v>-35</v>
+        <v>9.16</v>
+      </c>
+      <c r="E5" s="11" t="n">
+        <v>-29</v>
       </c>
       <c r="F5" s="10" t="n">
-        <v>-188</v>
+        <v>2</v>
       </c>
       <c r="G5" s="4" t="n">
-        <v>1.14</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="n">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>Polish Zloty</t>
+          <t>South African Rand</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
-          <t>Neutral</t>
+          <t>Long duration (receiver)</t>
         </is>
       </c>
       <c r="D6" s="9" t="n">
-        <v>5.51</v>
-[...5 lines deleted...]
-        <v>-2</v>
+        <v>8.75</v>
+      </c>
+      <c r="E6" s="11" t="n">
+        <v>-24</v>
+      </c>
+      <c r="F6" s="11" t="n">
+        <v>-140</v>
       </c>
       <c r="G6" s="4" t="n">
-        <v>-0.01</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="n">
         <v>3</v>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>Chilean Peso</t>
+          <t>Polish Zloty</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
           <t>Neutral</t>
         </is>
       </c>
       <c r="D7" s="9" t="n">
-        <v>5.52</v>
-[...2 lines deleted...]
-        <v>-4</v>
+        <v>5.5</v>
+      </c>
+      <c r="E7" s="11" t="n">
+        <v>-8</v>
       </c>
       <c r="F7" s="10" t="n">
-        <v>-21</v>
+        <v>16</v>
       </c>
       <c r="G7" s="4" t="n">
-        <v>-0.05</v>
+        <v>-0.26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="n">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>Mexican Peso</t>
+          <t>Chilean Peso</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>Pay / short duration</t>
+          <t>Neutral</t>
         </is>
       </c>
       <c r="D8" s="9" t="n">
-        <v>9.449999999999999</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>5.55</v>
+      </c>
+      <c r="E8" s="10" t="n">
+        <v>8</v>
       </c>
       <c r="F8" s="11" t="n">
-        <v>4</v>
+        <v>-7</v>
       </c>
       <c r="G8" s="4" t="n">
-        <v>-0.06</v>
+        <v>-0.67</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="n">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>South Korean Won</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
-          <t>Pay / short duration</t>
+          <t>Neutral</t>
         </is>
       </c>
       <c r="D9" s="9" t="n">
-        <v>4.18</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>4.29</v>
+      </c>
+      <c r="E9" s="10" t="n">
+        <v>21</v>
+      </c>
+      <c r="F9" s="10" t="n">
+        <v>147</v>
       </c>
       <c r="G9" s="4" t="n">
-        <v>-1.02</v>
+        <v>-1.33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
@@ -1573,338 +1573,338 @@
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Vol 1y %</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Compression</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Skew</t>
         </is>
       </c>
       <c r="G3" s="3" t="inlineStr">
         <is>
           <t>Excess Kurt</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Brazilian Real</t>
+          <t>Turkish Lira</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Short gamma — negative convexity</t>
         </is>
       </c>
       <c r="C4" s="4" t="n">
-        <v>10.4</v>
+        <v>2</v>
       </c>
       <c r="D4" s="4" t="n">
-        <v>11.6</v>
+        <v>1.6</v>
       </c>
       <c r="E4" s="4" t="n">
-        <v>0.9</v>
+        <v>1.25</v>
       </c>
       <c r="F4" s="4" t="n">
-        <v>-0.6</v>
+        <v>-0.61</v>
       </c>
       <c r="G4" s="4" t="n">
-        <v>1.6</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Colombian Peso</t>
+          <t>Chinese Yuan</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>Short gamma — negative convexity</t>
+          <t>Long gamma — coiled (vol compressed)</t>
         </is>
       </c>
       <c r="C5" s="4" t="n">
-        <v>17</v>
+        <v>1.1</v>
       </c>
       <c r="D5" s="4" t="n">
-        <v>15.1</v>
+        <v>2.6</v>
       </c>
       <c r="E5" s="4" t="n">
-        <v>1.13</v>
+        <v>0.42</v>
       </c>
       <c r="F5" s="4" t="n">
-        <v>-0.66</v>
+        <v>-0.12</v>
       </c>
       <c r="G5" s="4" t="n">
-        <v>2.3</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Chinese Yuan</t>
+          <t>Brazilian Real</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>Long gamma — coiled (vol compressed)</t>
         </is>
       </c>
       <c r="C6" s="4" t="n">
-        <v>1.1</v>
+        <v>8.5</v>
       </c>
       <c r="D6" s="4" t="n">
-        <v>2.7</v>
+        <v>11.6</v>
       </c>
       <c r="E6" s="4" t="n">
-        <v>0.41</v>
+        <v>0.73</v>
       </c>
       <c r="F6" s="4" t="n">
-        <v>-0.14</v>
+        <v>-0.53</v>
       </c>
       <c r="G6" s="4" t="n">
-        <v>9.1</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Indian Rupee</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>Long gamma — coiled (vol compressed)</t>
+          <t>Balanced</t>
         </is>
       </c>
       <c r="C7" s="4" t="n">
-        <v>4.2</v>
+        <v>5.8</v>
       </c>
       <c r="D7" s="4" t="n">
-        <v>6.7</v>
+        <v>7.4</v>
       </c>
       <c r="E7" s="4" t="n">
-        <v>0.63</v>
+        <v>0.78</v>
       </c>
       <c r="F7" s="4" t="n">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="G7" s="4" t="n">
-        <v>4.9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Indonesian Rupiah</t>
+          <t>South African Rand</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>Long gamma — coiled (vol compressed)</t>
+          <t>Balanced</t>
         </is>
       </c>
       <c r="C8" s="4" t="n">
-        <v>4.9</v>
+        <v>9.300000000000001</v>
       </c>
       <c r="D8" s="4" t="n">
-        <v>7.6</v>
+        <v>11.7</v>
       </c>
       <c r="E8" s="4" t="n">
-        <v>0.64</v>
+        <v>0.79</v>
       </c>
       <c r="F8" s="4" t="n">
-        <v>-0.12</v>
+        <v>-0.39</v>
       </c>
       <c r="G8" s="4" t="n">
-        <v>13.6</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Chilean Peso</t>
+          <t>Colombian Peso</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
-          <t>Long gamma — coiled (vol compressed)</t>
+          <t>Balanced</t>
         </is>
       </c>
       <c r="C9" s="4" t="n">
-        <v>8</v>
+        <v>12.4</v>
       </c>
       <c r="D9" s="4" t="n">
-        <v>11.8</v>
+        <v>15.4</v>
       </c>
       <c r="E9" s="4" t="n">
-        <v>0.68</v>
+        <v>0.8100000000000001</v>
       </c>
       <c r="F9" s="4" t="n">
-        <v>0.26</v>
+        <v>-0.59</v>
       </c>
       <c r="G9" s="4" t="n">
-        <v>1.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Mexican Peso</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
-          <t>Long gamma — coiled (vol compressed)</t>
+          <t>Balanced</t>
         </is>
       </c>
       <c r="C10" s="4" t="n">
-        <v>5.8</v>
+        <v>7.3</v>
       </c>
       <c r="D10" s="4" t="n">
-        <v>8</v>
+        <v>8.1</v>
       </c>
       <c r="E10" s="4" t="n">
-        <v>0.72</v>
+        <v>0.9</v>
       </c>
       <c r="F10" s="4" t="n">
-        <v>-0.38</v>
+        <v>-0.39</v>
       </c>
       <c r="G10" s="4" t="n">
         <v>2.1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Polish Zloty</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>Balanced</t>
         </is>
       </c>
       <c r="C11" s="4" t="n">
-        <v>6.4</v>
+        <v>8</v>
       </c>
       <c r="D11" s="4" t="n">
         <v>7.7</v>
       </c>
       <c r="E11" s="4" t="n">
-        <v>0.83</v>
+        <v>1.04</v>
       </c>
       <c r="F11" s="4" t="n">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="G11" s="4" t="n">
-        <v>1.6</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Turkish Lira</t>
+          <t>Chilean Peso</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <t>Balanced</t>
         </is>
       </c>
       <c r="C12" s="4" t="n">
-        <v>1.3</v>
+        <v>12.7</v>
       </c>
       <c r="D12" s="4" t="n">
+        <v>12</v>
+      </c>
+      <c r="E12" s="4" t="n">
+        <v>1.06</v>
+      </c>
+      <c r="F12" s="4" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="G12" s="4" t="n">
         <v>1.5</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.6</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>South Korean Won</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>Balanced</t>
         </is>
       </c>
       <c r="C13" s="4" t="n">
-        <v>10.2</v>
+        <v>11.7</v>
       </c>
       <c r="D13" s="4" t="n">
-        <v>9.9</v>
+        <v>10.4</v>
       </c>
       <c r="E13" s="4" t="n">
-        <v>1.03</v>
+        <v>1.12</v>
       </c>
       <c r="F13" s="4" t="n">
         <v>0.19</v>
       </c>
       <c r="G13" s="4" t="n">
-        <v>1.3</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>South African Rand</t>
+          <t>Indonesian Rupiah</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
           <t>Balanced</t>
         </is>
       </c>
       <c r="C14" s="4" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="D14" s="4" t="n">
+        <v>7.9</v>
+      </c>
+      <c r="E14" s="4" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="F14" s="4" t="n">
+        <v>-0.22</v>
+      </c>
+      <c r="G14" s="4" t="n">
         <v>12.5</v>
-      </c>
-[...10 lines deleted...]
-        <v>2.3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>