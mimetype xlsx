--- v0 (2026-05-11)
+++ v1 (2026-06-28)
@@ -37,54 +37,54 @@
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%;0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="13"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="006B7280"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
-      <color rgb="0010B981"/>
+      <color rgb="00EF4444"/>
     </font>
     <font>
-      <color rgb="00EF4444"/>
+      <color rgb="0010B981"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F2937"/>
         <bgColor rgb="001F2937"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -501,51 +501,51 @@
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="24" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Parra Macro — Market Data Snapshot</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generated: 2026-05-11 18:04 UTC</t>
+          <t>Generated: 2026-06-28 20:02 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Symbol</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Price</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -554,365 +554,365 @@
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Change %</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>S&amp;P 500</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>^GSPC</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>equity</t>
         </is>
       </c>
       <c r="D5" s="5" t="n">
-        <v>7428.2</v>
+        <v>7337.81</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>29.27</v>
+        <v>-19.68</v>
       </c>
       <c r="F5" s="7" t="n">
-        <v>0.004</v>
+        <v>-0.0027</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>NASDAQ</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>^IXIC</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
           <t>equity</t>
         </is>
       </c>
       <c r="D6" s="5" t="n">
-        <v>26333.53</v>
+        <v>25206.57</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>86.45</v>
+        <v>-152.03</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>0.0033</v>
+        <v>-0.006</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Nikkei 225</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>^N225</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
           <t>equity</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
-        <v>62437.77</v>
+        <v>69105.8</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>3065.68</v>
+        <v>-3260.55</v>
       </c>
       <c r="F7" s="7" t="n">
-        <v>0.0516</v>
+        <v>-0.0451</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Gold</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>GC=F</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <t>commodity</t>
         </is>
       </c>
       <c r="D8" s="5" t="n">
-        <v>4731.8</v>
+        <v>4096.3</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>71.8</v>
+        <v>-39.3</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>0.0154</v>
+        <v>-0.0095</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>WTI Crude</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>CL=F</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
           <t>commodity</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
-        <v>98.42</v>
-[...5 lines deleted...]
-        <v>-0.0196</v>
+        <v>69.23</v>
+      </c>
+      <c r="E9" s="6" t="n">
+        <v>-4.52</v>
+      </c>
+      <c r="F9" s="7" t="n">
+        <v>-0.0613</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Brent Crude</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
           <t>BZ=F</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
           <t>commodity</t>
         </is>
       </c>
       <c r="D10" s="5" t="n">
-        <v>104.48</v>
-[...5 lines deleted...]
-        <v>-0.033</v>
+        <v>72.59999999999999</v>
+      </c>
+      <c r="E10" s="6" t="n">
+        <v>-4.94</v>
+      </c>
+      <c r="F10" s="7" t="n">
+        <v>-0.06370000000000001</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Natural Gas</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>NG=F</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>commodity</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
-        <v>2.91</v>
+        <v>3.28</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>0.13</v>
+        <v>-0.02</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>0.0487</v>
+        <v>-0.0058</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>US 10Y Treasury</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <t>^TNX</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>bond</t>
         </is>
       </c>
       <c r="D12" s="5" t="n">
-        <v>4.41</v>
+        <v>4.37</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>0.009599999999999999</v>
+        <v>-0.0046</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>US 5Y Treasury</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>^FVX</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>bond</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
-        <v>4.06</v>
+        <v>4.13</v>
       </c>
       <c r="E13" s="6" t="n">
-        <v>0.05</v>
+        <v>-0.03</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>0.0122</v>
+        <v>-0.007900000000000001</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>US 3M Treasury</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
           <t>^IRX</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>bond</t>
         </is>
       </c>
       <c r="D14" s="5" t="n">
-        <v>3.6</v>
+        <v>3.66</v>
       </c>
       <c r="E14" s="6" t="n">
-        <v>0</v>
+        <v>-0.02</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>0.0014</v>
+        <v>-0.0046</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
           <t>EUR/USD</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
           <t>EURUSD=X</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>fx</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
-        <v>1.18</v>
-[...5 lines deleted...]
-        <v>0.0044</v>
+        <v>1.14</v>
+      </c>
+      <c r="E15" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F15" s="9" t="n">
+        <v>0.0031</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>VIX</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
           <t>^VIX</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>indicator</t>
         </is>
       </c>
       <c r="D16" s="5" t="n">
-        <v>18.15</v>
+        <v>18.38</v>
       </c>
       <c r="E16" s="6" t="n">
-        <v>0.96</v>
+        <v>-0.51</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>0.0558</v>
+        <v>-0.027</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>Term Spread (10Y-3M)</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
           <t>TERM_SPREAD</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>spread</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
-        <v>0.8100000000000001</v>
-[...5 lines deleted...]
-        <v>0.0658</v>
+        <v>0.71</v>
+      </c>
+      <c r="E17" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="F17" s="9" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>