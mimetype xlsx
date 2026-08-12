--- v1 (2026-06-28)
+++ v2 (2026-08-12)
@@ -37,54 +37,54 @@
     <numFmt numFmtId="165" formatCode="+0.00%;-0.00%;0.00%"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="13"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="006B7280"/>
       <sz val="9"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
-      <color rgb="00EF4444"/>
+      <color rgb="0010B981"/>
     </font>
     <font>
-      <color rgb="0010B981"/>
+      <color rgb="00EF4444"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F2937"/>
         <bgColor rgb="001F2937"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -501,51 +501,51 @@
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="24" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Parra Macro — Market Data Snapshot</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generated: 2026-06-28 20:02 UTC</t>
+          <t>Generated: 2026-08-12 21:43 UTC</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Symbol</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Price</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -554,365 +554,365 @@
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Change %</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>S&amp;P 500</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>^GSPC</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>equity</t>
         </is>
       </c>
       <c r="D5" s="5" t="n">
-        <v>7337.81</v>
+        <v>7748.71</v>
       </c>
       <c r="E5" s="6" t="n">
-        <v>-19.68</v>
+        <v>20.51</v>
       </c>
       <c r="F5" s="7" t="n">
-        <v>-0.0027</v>
+        <v>0.0027</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>NASDAQ</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>^IXIC</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
           <t>equity</t>
         </is>
       </c>
       <c r="D6" s="5" t="n">
-        <v>25206.57</v>
+        <v>26590.59</v>
       </c>
       <c r="E6" s="6" t="n">
-        <v>-152.03</v>
+        <v>145.14</v>
       </c>
       <c r="F6" s="7" t="n">
-        <v>-0.006</v>
+        <v>0.005500000000000001</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Nikkei 225</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>^N225</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
           <t>equity</t>
         </is>
       </c>
       <c r="D7" s="5" t="n">
-        <v>69105.8</v>
+        <v>67547.81</v>
       </c>
       <c r="E7" s="6" t="n">
-        <v>-3260.55</v>
+        <v>1671.7</v>
       </c>
       <c r="F7" s="7" t="n">
-        <v>-0.0451</v>
+        <v>0.0254</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Gold</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>GC=F</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <t>commodity</t>
         </is>
       </c>
       <c r="D8" s="5" t="n">
-        <v>4096.3</v>
+        <v>4469</v>
       </c>
       <c r="E8" s="6" t="n">
-        <v>-39.3</v>
+        <v>86</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>-0.0095</v>
+        <v>0.0196</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>WTI Crude</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
           <t>CL=F</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
           <t>commodity</t>
         </is>
       </c>
       <c r="D9" s="5" t="n">
-        <v>69.23</v>
-[...5 lines deleted...]
-        <v>-0.0613</v>
+        <v>82.58</v>
+      </c>
+      <c r="E9" s="8" t="n">
+        <v>-0.62</v>
+      </c>
+      <c r="F9" s="9" t="n">
+        <v>-0.0075</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Brent Crude</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
           <t>BZ=F</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
           <t>commodity</t>
         </is>
       </c>
       <c r="D10" s="5" t="n">
-        <v>72.59999999999999</v>
-[...5 lines deleted...]
-        <v>-0.06370000000000001</v>
+        <v>88.37</v>
+      </c>
+      <c r="E10" s="8" t="n">
+        <v>-0.54</v>
+      </c>
+      <c r="F10" s="9" t="n">
+        <v>-0.0061</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Natural Gas</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
           <t>NG=F</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>commodity</t>
         </is>
       </c>
       <c r="D11" s="5" t="n">
-        <v>3.28</v>
+        <v>2.79</v>
       </c>
       <c r="E11" s="6" t="n">
-        <v>-0.02</v>
+        <v>0.03</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>-0.0058</v>
+        <v>0.009399999999999999</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>US 10Y Treasury</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
           <t>^TNX</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>bond</t>
         </is>
       </c>
       <c r="D12" s="5" t="n">
-        <v>4.37</v>
+        <v>4.68</v>
       </c>
       <c r="E12" s="6" t="n">
-        <v>-0.02</v>
-[...2 lines deleted...]
-        <v>-0.0046</v>
+        <v>-0</v>
+      </c>
+      <c r="F12" s="9" t="n">
+        <v>-0.0004</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>US 5Y Treasury</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>^FVX</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>bond</t>
         </is>
       </c>
       <c r="D13" s="5" t="n">
-        <v>4.13</v>
-[...5 lines deleted...]
-        <v>-0.007900000000000001</v>
+        <v>4.38</v>
+      </c>
+      <c r="E13" s="8" t="n">
+        <v>-0.01</v>
+      </c>
+      <c r="F13" s="9" t="n">
+        <v>-0.0023</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>US 3M Treasury</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
           <t>^IRX</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>bond</t>
         </is>
       </c>
       <c r="D14" s="5" t="n">
-        <v>3.66</v>
-[...1 lines deleted...]
-      <c r="E14" s="6" t="n">
+        <v>3.71</v>
+      </c>
+      <c r="E14" s="8" t="n">
         <v>-0.02</v>
       </c>
-      <c r="F14" s="7" t="n">
-        <v>-0.0046</v>
+      <c r="F14" s="9" t="n">
+        <v>-0.0062</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
           <t>EUR/USD</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
           <t>EURUSD=X</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>fx</t>
         </is>
       </c>
       <c r="D15" s="5" t="n">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1.15</v>
+      </c>
+      <c r="E15" s="6" t="n">
+        <v>-0</v>
       </c>
       <c r="F15" s="9" t="n">
-        <v>0.0031</v>
+        <v>-0.0018</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>VIX</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
           <t>^VIX</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>indicator</t>
         </is>
       </c>
       <c r="D16" s="5" t="n">
-        <v>18.38</v>
-[...5 lines deleted...]
-        <v>-0.027</v>
+        <v>14.55</v>
+      </c>
+      <c r="E16" s="8" t="n">
+        <v>-0.73</v>
+      </c>
+      <c r="F16" s="9" t="n">
+        <v>-0.0478</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>Term Spread (10Y-3M)</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
           <t>TERM_SPREAD</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>spread</t>
         </is>
       </c>
       <c r="D17" s="5" t="n">
-        <v>0.71</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>0.97</v>
+      </c>
+      <c r="E17" s="6" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="F17" s="7" t="n">
+        <v>0.0211</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>